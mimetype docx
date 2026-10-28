--- v0 (2026-09-05)
+++ v1 (2026-10-28)
@@ -83,616 +83,521 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>申請表</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10484" w:type="dxa"/>
         <w:tblInd w:w="-176" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1723"/>
         <w:gridCol w:w="3888"/>
         <w:gridCol w:w="4873"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00071B95" w:rsidRPr="008838A6" w14:paraId="0BEB414F" w14:textId="77777777" w:rsidTr="005E27A3">
+      <w:tr w:rsidR="00071B95" w:rsidRPr="008838A6" w14:paraId="0BEB414F" w14:textId="77777777" w:rsidTr="006945BF">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1724" w:type="dxa"/>
+            <w:tcW w:w="1723" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="09F208DA" w14:textId="77777777" w:rsidR="00EC7622" w:rsidRPr="008838A6" w:rsidRDefault="00607E59" w:rsidP="008838A6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>基本資料</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3890" w:type="dxa"/>
+            <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="254A3AC2" w14:textId="77777777" w:rsidR="00071B95" w:rsidRPr="008838A6" w:rsidRDefault="00071B95" w:rsidP="008838A6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008838A6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>姓名</w:t>
             </w:r>
             <w:r w:rsidR="00C719D2">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4870" w:type="dxa"/>
+            <w:tcW w:w="4873" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2BBCFAB8" w14:textId="77777777" w:rsidR="00071B95" w:rsidRPr="008838A6" w:rsidRDefault="008F5FB4" w:rsidP="008838A6">
+          <w:p w14:paraId="2BBCFAB8" w14:textId="4B767BA2" w:rsidR="00071B95" w:rsidRPr="008838A6" w:rsidRDefault="00DD7539" w:rsidP="008838A6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>出生年月日</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              <w:t>性別</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F5FB4">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidR="00071B95" w:rsidRPr="008838A6">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00071B95" w:rsidRPr="008838A6">
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> 日</w:t>
+            <w:r w:rsidRPr="008F5FB4">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>□男</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F5FB4">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  □女</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00071B95" w:rsidRPr="008838A6" w14:paraId="7EF8567B" w14:textId="77777777" w:rsidTr="005E27A3">
+      <w:tr w:rsidR="00071B95" w:rsidRPr="008838A6" w14:paraId="7EF8567B" w14:textId="77777777" w:rsidTr="006945BF">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1724" w:type="dxa"/>
+            <w:tcW w:w="1723" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="5B352CB8" w14:textId="77777777" w:rsidR="00071B95" w:rsidRPr="008838A6" w:rsidRDefault="00071B95" w:rsidP="008838A6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3890" w:type="dxa"/>
+            <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22017174" w14:textId="77777777" w:rsidR="00071B95" w:rsidRPr="008838A6" w:rsidRDefault="008F5FB4" w:rsidP="008838A6">
+          <w:p w14:paraId="22017174" w14:textId="677AB02B" w:rsidR="00071B95" w:rsidRPr="006945BF" w:rsidRDefault="006945BF" w:rsidP="008838A6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008838A6">
-[...4 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>學號</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F5FB4">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4870" w:type="dxa"/>
+            <w:tcW w:w="4873" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C6A241E" w14:textId="77777777" w:rsidR="00071B95" w:rsidRPr="008838A6" w:rsidRDefault="008F5FB4" w:rsidP="008838A6">
+          <w:p w14:paraId="2C6A241E" w14:textId="12686EFC" w:rsidR="00071B95" w:rsidRPr="008838A6" w:rsidRDefault="00DD7539" w:rsidP="008838A6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>性別</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+              <w:t>出生年月日</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
+            <w:r w:rsidRPr="008838A6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">民國　</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="008F5FB4">
-[...15 lines deleted...]
-              <w:t xml:space="preserve">  □女</w:t>
+            <w:r w:rsidRPr="008838A6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　年　</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008838A6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 月　</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008838A6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 日</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F5FB4" w:rsidRPr="008838A6" w14:paraId="28B1AD4D" w14:textId="77777777" w:rsidTr="005E27A3">
+      <w:tr w:rsidR="006945BF" w:rsidRPr="008838A6" w14:paraId="28B1AD4D" w14:textId="77777777" w:rsidTr="006945BF">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1724" w:type="dxa"/>
+            <w:tcW w:w="1723" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="181AA6BF" w14:textId="77777777" w:rsidR="008F5FB4" w:rsidRPr="008838A6" w:rsidRDefault="008F5FB4" w:rsidP="008838A6">
+          <w:p w14:paraId="181AA6BF" w14:textId="77777777" w:rsidR="006945BF" w:rsidRPr="008838A6" w:rsidRDefault="006945BF" w:rsidP="008838A6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3885" w:type="dxa"/>
+            <w:tcW w:w="8761" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="517B9CD1" w14:textId="77777777" w:rsidR="008F5FB4" w:rsidRPr="008838A6" w:rsidRDefault="008F5FB4" w:rsidP="00C719D2">
+          <w:p w14:paraId="0E3BD6F2" w14:textId="5CCE89D2" w:rsidR="006945BF" w:rsidRPr="008838A6" w:rsidRDefault="006945BF" w:rsidP="008F5FB4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>會計系</w:t>
             </w:r>
             <w:r w:rsidRPr="008838A6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
-            <w:r w:rsidR="009A7303">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:u w:val="single"/>
               </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008838A6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:u w:val="single"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidRPr="008838A6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">年級  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008838A6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:u w:val="single"/>
               </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008838A6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:u w:val="single"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="008838A6">
-[...39 lines deleted...]
-            </w:r>
             <w:r w:rsidRPr="00607E59">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>班</w:t>
-            </w:r>
-[...23 lines deleted...]
-              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00071B95" w:rsidRPr="008838A6" w14:paraId="449610A8" w14:textId="77777777" w:rsidTr="008326A3">
+      <w:tr w:rsidR="00071B95" w:rsidRPr="008838A6" w14:paraId="449610A8" w14:textId="77777777" w:rsidTr="006945BF">
         <w:trPr>
           <w:trHeight w:val="334"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1724" w:type="dxa"/>
+            <w:tcW w:w="1723" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="43521CF8" w14:textId="77777777" w:rsidR="00071B95" w:rsidRPr="008838A6" w:rsidRDefault="00071B95" w:rsidP="008838A6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8760" w:type="dxa"/>
+            <w:tcW w:w="8761" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="402E2033" w14:textId="77777777" w:rsidR="00071B95" w:rsidRPr="008838A6" w:rsidRDefault="00071B95" w:rsidP="008838A6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008838A6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>戶籍地</w:t>
             </w:r>
             <w:r w:rsidR="009A7303">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>址</w:t>
             </w:r>
             <w:r w:rsidR="00C719D2">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="008838A6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　　</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00071B95" w:rsidRPr="008838A6" w14:paraId="12E0F6EB" w14:textId="77777777" w:rsidTr="005E27A3">
+      <w:tr w:rsidR="003442E7" w:rsidRPr="008838A6" w14:paraId="626B1030" w14:textId="77777777" w:rsidTr="006945BF">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1724" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="1723" w:type="dxa"/>
+            <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4C09C57D" w14:textId="77777777" w:rsidR="00071B95" w:rsidRPr="008838A6" w:rsidRDefault="00071B95" w:rsidP="008838A6">
+          <w:p w14:paraId="5B6D4626" w14:textId="77777777" w:rsidR="003442E7" w:rsidRPr="008838A6" w:rsidRDefault="003442E7" w:rsidP="008838A6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...13 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8760" w:type="dxa"/>
+            <w:tcW w:w="8761" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="08C1EE55" w14:textId="77777777" w:rsidR="00071B95" w:rsidRPr="008838A6" w:rsidRDefault="00071B95" w:rsidP="008838A6">
+          <w:p w14:paraId="0A29032A" w14:textId="77777777" w:rsidR="003442E7" w:rsidRPr="008838A6" w:rsidRDefault="003442E7" w:rsidP="008838A6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008838A6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>通訊地址</w:t>
+              <w:t>電子信箱</w:t>
             </w:r>
             <w:r w:rsidR="00C719D2">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003442E7" w:rsidRPr="008838A6" w14:paraId="626B1030" w14:textId="77777777" w:rsidTr="005E27A3">
+      <w:tr w:rsidR="008F5FB4" w:rsidRPr="008838A6" w14:paraId="31245945" w14:textId="77777777" w:rsidTr="006945BF">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1724" w:type="dxa"/>
+            <w:tcW w:w="1723" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5B6D4626" w14:textId="77777777" w:rsidR="003442E7" w:rsidRPr="008838A6" w:rsidRDefault="003442E7" w:rsidP="008838A6">
+          <w:p w14:paraId="4058E88A" w14:textId="77777777" w:rsidR="008F5FB4" w:rsidRPr="008838A6" w:rsidRDefault="008F5FB4" w:rsidP="008838A6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8760" w:type="dxa"/>
-[...41 lines deleted...]
-            <w:tcW w:w="8760" w:type="dxa"/>
+            <w:tcW w:w="8761" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="2DDDCD93" w14:textId="77777777" w:rsidR="008F5FB4" w:rsidRPr="008838A6" w:rsidRDefault="00E05583" w:rsidP="008838A6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E05583">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>聯絡</w:t>
             </w:r>
             <w:r w:rsidR="008F5FB4" w:rsidRPr="008838A6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>電話</w:t>
             </w:r>
             <w:r w:rsidR="008F5FB4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE55A8" w:rsidRPr="008838A6" w14:paraId="509D5C2D" w14:textId="77777777" w:rsidTr="005E27A3">
+      <w:tr w:rsidR="00DE55A8" w:rsidRPr="008838A6" w14:paraId="509D5C2D" w14:textId="77777777" w:rsidTr="006945BF">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1724" w:type="dxa"/>
+            <w:tcW w:w="1723" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5A816FE0" w14:textId="77777777" w:rsidR="00DE55A8" w:rsidRPr="008838A6" w:rsidRDefault="007B48C1" w:rsidP="008838A6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>學業表現</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8760" w:type="dxa"/>
+            <w:tcW w:w="8761" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="32ADCCFA" w14:textId="77777777" w:rsidR="00DE55A8" w:rsidRPr="008838A6" w:rsidRDefault="00A00FEC" w:rsidP="008F5FB4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>在校</w:t>
             </w:r>
             <w:r w:rsidR="00FF2452" w:rsidRPr="00FF2452">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>累積系排名次</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
@@ -774,90 +679,90 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007537B1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007537B1" w:rsidRPr="008838A6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DE55A8" w:rsidRPr="008838A6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C4EEC" w:rsidRPr="008838A6" w14:paraId="4D73D2C5" w14:textId="77777777" w:rsidTr="005E27A3">
+      <w:tr w:rsidR="005C4EEC" w:rsidRPr="008838A6" w14:paraId="4D73D2C5" w14:textId="77777777" w:rsidTr="006945BF">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1724" w:type="dxa"/>
+            <w:tcW w:w="1723" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3FE5FD85" w14:textId="77777777" w:rsidR="005C4EEC" w:rsidRPr="003012E1" w:rsidRDefault="005C4EEC" w:rsidP="008838A6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003012E1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>檢附資料</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="753BA29E" w14:textId="77777777" w:rsidR="00871E8C" w:rsidRPr="003012E1" w:rsidRDefault="00871E8C" w:rsidP="008838A6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003012E1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>(請勾選)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8760" w:type="dxa"/>
+            <w:tcW w:w="8761" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0BDA764C" w14:textId="77777777" w:rsidR="00BF7749" w:rsidRPr="003012E1" w:rsidRDefault="00BF7749" w:rsidP="00BF7749">
             <w:pPr>
               <w:spacing w:line="440" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003012E1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidR="008F5FB4" w:rsidRPr="008F5FB4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>本校學生成績排名證明書正本一份</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="56F8EE7E" w14:textId="77777777" w:rsidR="00BF7749" w:rsidRPr="003012E1" w:rsidRDefault="008F5FB4" w:rsidP="00BF7749">
             <w:pPr>
@@ -984,157 +889,135 @@
             <w:r w:rsidR="008F5FB4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>金</w:t>
             </w:r>
             <w:r w:rsidR="00570CA4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7DA002AD" w14:textId="77777777" w:rsidR="003548F9" w:rsidRPr="008838A6" w:rsidRDefault="008F5FB4" w:rsidP="008838A6">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:left="480" w:hangingChars="200" w:hanging="480"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>二、本人為</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>二、本人為申領本獎</w:t>
+            </w:r>
+            <w:r w:rsidR="001C1A1B" w:rsidRPr="008838A6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>學金</w:t>
+            </w:r>
+            <w:r w:rsidR="001B4B93" w:rsidRPr="008838A6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>所填具</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>申領本獎</w:t>
+              <w:t>及檢附</w:t>
+            </w:r>
+            <w:r w:rsidR="001B4B93" w:rsidRPr="008838A6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>之</w:t>
             </w:r>
             <w:r w:rsidR="001C1A1B" w:rsidRPr="008838A6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>學金</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>相關</w:t>
+            </w:r>
             <w:r w:rsidR="001B4B93" w:rsidRPr="008838A6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>所填具</w:t>
-[...5 lines deleted...]
-              <w:t>及檢附</w:t>
+              <w:t>資料</w:t>
+            </w:r>
+            <w:r w:rsidR="00177411" w:rsidRPr="008838A6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>一切</w:t>
+            </w:r>
+            <w:r w:rsidR="001C1A1B" w:rsidRPr="008838A6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>均屬實，</w:t>
             </w:r>
             <w:r w:rsidR="001B4B93" w:rsidRPr="008838A6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>之</w:t>
+              <w:t>若</w:t>
+            </w:r>
+            <w:r w:rsidR="00177411" w:rsidRPr="008838A6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>經查獲</w:t>
+            </w:r>
+            <w:r w:rsidR="001B4B93" w:rsidRPr="008838A6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>有</w:t>
             </w:r>
             <w:r w:rsidR="001C1A1B" w:rsidRPr="008838A6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>相關</w:t>
-[...40 lines deleted...]
-              </w:rPr>
               <w:t>任何</w:t>
             </w:r>
             <w:r w:rsidR="004E3A59">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>不實或偽造情事，願放棄</w:t>
-[...6 lines deleted...]
-              <w:t>申領此獎</w:t>
+              <w:t>不實或偽造情事，願放棄申領此獎</w:t>
             </w:r>
             <w:r w:rsidR="004F23FB" w:rsidRPr="008838A6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>學金</w:t>
-[...6 lines deleted...]
-              <w:t>之資格；</w:t>
+              <w:t>學金之資格；</w:t>
             </w:r>
             <w:r w:rsidR="001B4B93" w:rsidRPr="008838A6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>若已領</w:t>
             </w:r>
             <w:r w:rsidR="003548F9" w:rsidRPr="008838A6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>取</w:t>
             </w:r>
             <w:r w:rsidR="001B4B93" w:rsidRPr="008838A6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>，</w:t>
             </w:r>
             <w:r w:rsidR="003548F9" w:rsidRPr="008838A6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>則</w:t>
             </w:r>
@@ -1423,51 +1306,63 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C8CC501" w14:textId="77777777" w:rsidR="0027280F" w:rsidRDefault="0027280F" w:rsidP="00B5664B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F6E8789" w14:textId="77777777" w:rsidR="005C37D3" w:rsidRDefault="005C37D3" w:rsidP="00B5664B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E527A3E" w14:textId="77777777" w:rsidR="0027280F" w:rsidRDefault="0027280F" w:rsidP="00570CA4">
+    <w:p w14:paraId="5E527A3E" w14:textId="3AF24DD9" w:rsidR="0027280F" w:rsidRDefault="0027280F" w:rsidP="00570CA4">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CA145AF" w14:textId="77777777" w:rsidR="006945BF" w:rsidRDefault="006945BF" w:rsidP="00570CA4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D2896CF" w14:textId="77777777" w:rsidR="00E10CAF" w:rsidRPr="00562578" w:rsidRDefault="00294DA2" w:rsidP="00570CA4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00562578">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
@@ -1642,64 +1537,62 @@
             </w:r>
             <w:r w:rsidRPr="0031594B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="0031594B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="0031594B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
             <w:r w:rsidRPr="0031594B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>字</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="0031594B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>以內</w:t>
             </w:r>
             <w:r w:rsidRPr="0031594B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>，</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="0031594B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>請以</w:t>
             </w:r>
             <w:r w:rsidRPr="00DC5EF1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>電腦打字</w:t>
             </w:r>
             <w:r w:rsidRPr="0031594B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>，</w:t>
             </w:r>
             <w:r w:rsidR="0031594B" w:rsidRPr="0031594B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
@@ -1944,58 +1837,58 @@
     </w:tbl>
     <w:p w14:paraId="2098D7BC" w14:textId="77777777" w:rsidR="00871E8C" w:rsidRPr="002E4415" w:rsidRDefault="00871E8C" w:rsidP="001B0797">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="標楷體" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00871E8C" w:rsidRPr="002E4415" w:rsidSect="00A34C03">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="784" w:right="1134" w:bottom="709" w:left="1134" w:header="713" w:footer="685" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="184FE542" w14:textId="77777777" w:rsidR="00034768" w:rsidRDefault="00034768">
+    <w:p w14:paraId="0D3773E7" w14:textId="77777777" w:rsidR="000A5E2D" w:rsidRDefault="000A5E2D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3EAAAC39" w14:textId="77777777" w:rsidR="00034768" w:rsidRDefault="00034768">
+    <w:p w14:paraId="2229A52E" w14:textId="77777777" w:rsidR="000A5E2D" w:rsidRDefault="000A5E2D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
@@ -2027,58 +1920,58 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="6BDA77C7" w14:textId="77777777" w:rsidR="00DB7DD0" w:rsidRPr="00D91D86" w:rsidRDefault="00DB7DD0" w:rsidP="00D91D86">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2CA946E9" w14:textId="77777777" w:rsidR="00034768" w:rsidRDefault="00034768">
+    <w:p w14:paraId="2DCF6B26" w14:textId="77777777" w:rsidR="000A5E2D" w:rsidRDefault="000A5E2D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="56023266" w14:textId="77777777" w:rsidR="00034768" w:rsidRDefault="00034768">
+    <w:p w14:paraId="1D6FCF5F" w14:textId="77777777" w:rsidR="000A5E2D" w:rsidRDefault="000A5E2D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="3FDC5CE4" w14:textId="77777777" w:rsidR="00294DA2" w:rsidRPr="00BE28F3" w:rsidRDefault="00294DA2" w:rsidP="000D570B">
     <w:pPr>
       <w:pStyle w:val="a4"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
@@ -2453,97 +2346,98 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="480"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F33B29"/>
     <w:rsid w:val="00000B08"/>
     <w:rsid w:val="00006E63"/>
     <w:rsid w:val="000305C4"/>
     <w:rsid w:val="00034768"/>
     <w:rsid w:val="0005353B"/>
     <w:rsid w:val="000560E8"/>
     <w:rsid w:val="0006091A"/>
     <w:rsid w:val="00063EA1"/>
     <w:rsid w:val="00071B95"/>
     <w:rsid w:val="00073493"/>
     <w:rsid w:val="00074125"/>
     <w:rsid w:val="0007647F"/>
     <w:rsid w:val="00090A86"/>
+    <w:rsid w:val="000A5E2D"/>
     <w:rsid w:val="000C7FFC"/>
     <w:rsid w:val="000D570B"/>
     <w:rsid w:val="000D5E3F"/>
     <w:rsid w:val="000F1053"/>
     <w:rsid w:val="000F1F4A"/>
     <w:rsid w:val="00105A61"/>
     <w:rsid w:val="00106681"/>
     <w:rsid w:val="001116CA"/>
     <w:rsid w:val="00123419"/>
     <w:rsid w:val="00130707"/>
     <w:rsid w:val="00133F2C"/>
     <w:rsid w:val="00134575"/>
     <w:rsid w:val="001365B4"/>
     <w:rsid w:val="001427DC"/>
     <w:rsid w:val="00150E3F"/>
     <w:rsid w:val="00177411"/>
     <w:rsid w:val="00182037"/>
     <w:rsid w:val="001837A1"/>
     <w:rsid w:val="00184C8C"/>
     <w:rsid w:val="0019761D"/>
     <w:rsid w:val="001A28E2"/>
     <w:rsid w:val="001B0797"/>
     <w:rsid w:val="001B4B93"/>
     <w:rsid w:val="001B5E7B"/>
     <w:rsid w:val="001C1A1B"/>
@@ -2606,50 +2500,51 @@
     <w:rsid w:val="004F154C"/>
     <w:rsid w:val="004F23FB"/>
     <w:rsid w:val="005207B3"/>
     <w:rsid w:val="00562578"/>
     <w:rsid w:val="00562E79"/>
     <w:rsid w:val="00570CA4"/>
     <w:rsid w:val="005711DB"/>
     <w:rsid w:val="0059656A"/>
     <w:rsid w:val="005A4540"/>
     <w:rsid w:val="005C37D3"/>
     <w:rsid w:val="005C4EEC"/>
     <w:rsid w:val="005D4815"/>
     <w:rsid w:val="005E27A3"/>
     <w:rsid w:val="005E3A07"/>
     <w:rsid w:val="005E5941"/>
     <w:rsid w:val="005E6B05"/>
     <w:rsid w:val="00607E59"/>
     <w:rsid w:val="006108C3"/>
     <w:rsid w:val="00613735"/>
     <w:rsid w:val="006261F3"/>
     <w:rsid w:val="006352AE"/>
     <w:rsid w:val="00642BF2"/>
     <w:rsid w:val="00666A23"/>
     <w:rsid w:val="00667963"/>
     <w:rsid w:val="00681A8A"/>
+    <w:rsid w:val="006945BF"/>
     <w:rsid w:val="006B1C1F"/>
     <w:rsid w:val="006C2911"/>
     <w:rsid w:val="006D604E"/>
     <w:rsid w:val="006D77EE"/>
     <w:rsid w:val="006D7FF0"/>
     <w:rsid w:val="006E333B"/>
     <w:rsid w:val="006F2D52"/>
     <w:rsid w:val="00706BFA"/>
     <w:rsid w:val="00712511"/>
     <w:rsid w:val="00715459"/>
     <w:rsid w:val="00721510"/>
     <w:rsid w:val="0073647A"/>
     <w:rsid w:val="007537B1"/>
     <w:rsid w:val="00771719"/>
     <w:rsid w:val="007828C5"/>
     <w:rsid w:val="00790340"/>
     <w:rsid w:val="007B48C1"/>
     <w:rsid w:val="007D2895"/>
     <w:rsid w:val="007D5866"/>
     <w:rsid w:val="007E4307"/>
     <w:rsid w:val="007F7C3F"/>
     <w:rsid w:val="008258C9"/>
     <w:rsid w:val="00826078"/>
     <w:rsid w:val="008271A6"/>
     <w:rsid w:val="008326A3"/>
@@ -2677,79 +2572,81 @@
     <w:rsid w:val="00A25ED1"/>
     <w:rsid w:val="00A34C03"/>
     <w:rsid w:val="00A52686"/>
     <w:rsid w:val="00A65CA0"/>
     <w:rsid w:val="00A841F8"/>
     <w:rsid w:val="00A969EB"/>
     <w:rsid w:val="00AA1223"/>
     <w:rsid w:val="00AA6DBA"/>
     <w:rsid w:val="00AB14D0"/>
     <w:rsid w:val="00AB1C43"/>
     <w:rsid w:val="00AB1CDB"/>
     <w:rsid w:val="00AE1DC0"/>
     <w:rsid w:val="00B11212"/>
     <w:rsid w:val="00B20CE2"/>
     <w:rsid w:val="00B25C21"/>
     <w:rsid w:val="00B32613"/>
     <w:rsid w:val="00B5664B"/>
     <w:rsid w:val="00B70D2F"/>
     <w:rsid w:val="00B81BDD"/>
     <w:rsid w:val="00B945E6"/>
     <w:rsid w:val="00BA0936"/>
     <w:rsid w:val="00BA2EBF"/>
     <w:rsid w:val="00BC6DD1"/>
     <w:rsid w:val="00BC70F0"/>
     <w:rsid w:val="00BE28F3"/>
+    <w:rsid w:val="00BE34F9"/>
     <w:rsid w:val="00BF7749"/>
     <w:rsid w:val="00C03F39"/>
     <w:rsid w:val="00C17969"/>
     <w:rsid w:val="00C36364"/>
     <w:rsid w:val="00C538A5"/>
     <w:rsid w:val="00C66B1D"/>
     <w:rsid w:val="00C7192A"/>
     <w:rsid w:val="00C719D2"/>
     <w:rsid w:val="00C72B4F"/>
     <w:rsid w:val="00C91974"/>
     <w:rsid w:val="00CA3E92"/>
     <w:rsid w:val="00CB04EC"/>
     <w:rsid w:val="00CB43BE"/>
     <w:rsid w:val="00CB4921"/>
     <w:rsid w:val="00CB7BA8"/>
     <w:rsid w:val="00CF3FB8"/>
     <w:rsid w:val="00D01AFC"/>
     <w:rsid w:val="00D01B2B"/>
     <w:rsid w:val="00D278C0"/>
     <w:rsid w:val="00D36C8F"/>
     <w:rsid w:val="00D47C6A"/>
     <w:rsid w:val="00D561DC"/>
     <w:rsid w:val="00D676A3"/>
     <w:rsid w:val="00D91D86"/>
     <w:rsid w:val="00D96C8D"/>
     <w:rsid w:val="00DA6243"/>
     <w:rsid w:val="00DB7DD0"/>
     <w:rsid w:val="00DC4E18"/>
     <w:rsid w:val="00DC5EF1"/>
+    <w:rsid w:val="00DD7539"/>
     <w:rsid w:val="00DE55A8"/>
     <w:rsid w:val="00DF2245"/>
     <w:rsid w:val="00E05583"/>
     <w:rsid w:val="00E06B9E"/>
     <w:rsid w:val="00E10CAF"/>
     <w:rsid w:val="00E209C0"/>
     <w:rsid w:val="00E22602"/>
     <w:rsid w:val="00E32762"/>
     <w:rsid w:val="00E41091"/>
     <w:rsid w:val="00E417B3"/>
     <w:rsid w:val="00E456DC"/>
     <w:rsid w:val="00E45C7F"/>
     <w:rsid w:val="00E46085"/>
     <w:rsid w:val="00E8167C"/>
     <w:rsid w:val="00EB26CB"/>
     <w:rsid w:val="00EB4877"/>
     <w:rsid w:val="00EC7622"/>
     <w:rsid w:val="00ED0D72"/>
     <w:rsid w:val="00EF1B79"/>
     <w:rsid w:val="00F07B0C"/>
     <w:rsid w:val="00F13FA3"/>
     <w:rsid w:val="00F33B29"/>
     <w:rsid w:val="00F3667D"/>
     <w:rsid w:val="00F50D23"/>
     <w:rsid w:val="00F6536A"/>
@@ -2881,94 +2778,98 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
@@ -3652,52 +3553,52 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{48865CD9-4064-4CD4-9B4F-36D70799B9D0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>301</Words>
-  <Characters>323</Characters>
+  <Words>90</Words>
+  <Characters>517</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>17</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>4</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>KPMG</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>611</CharactersWithSpaces>
+  <CharactersWithSpaces>606</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>申</dc:title>
   <dc:creator>KPMG</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>